--- v0 (2026-08-27)
+++ v1 (2026-10-30)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\F碟\姿琄-data\【簽到簿】\第三十二屆簽到\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B858694E-0EFD-4FE5-8E19-829A1ED665D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1D509260-3325-4BCA-9131-D992A3F707E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="正內閣1" sheetId="15" r:id="rId1"/>
     <sheet name="正內閣2" sheetId="10" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">正內閣1!$A$1:$I$29</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">正內閣2!$A$1:$I$25</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="216" uniqueCount="156">
   <si>
     <t>職     稱</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>姓  名</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>簽     到</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>序</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>顏志祥</t>
   </si>
   <si>
     <t>秘書長</t>
   </si>
   <si>
     <t>財務長</t>
   </si>
@@ -525,69 +525,75 @@
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>首席駐區
 榮譽副總監</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>駐區總監
 榮譽秘書長</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>總務長</t>
   </si>
   <si>
     <t>活動長</t>
   </si>
   <si>
     <t>行政督導長</t>
   </si>
   <si>
     <t>區務長</t>
   </si>
   <si>
+    <t>GAT團隊暨區務首席顧問</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>陳國榮</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>謝精華</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>前總監</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>林國泰</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
     <t>黃姸寧</t>
-    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>GET全球新會
 擴展團隊協調長</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...11 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
@@ -791,54 +797,54 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="72">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
@@ -1816,52 +1822,52 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="0"/>
   </sheetPr>
   <dimension ref="A1:K29"/>
   <sheetViews>
-    <sheetView view="pageLayout" zoomScale="75" zoomScaleNormal="80" zoomScalePageLayoutView="75" workbookViewId="0">
-      <selection activeCell="G22" sqref="G22"/>
+    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A18" zoomScale="75" zoomScaleNormal="80" zoomScalePageLayoutView="75" workbookViewId="0">
+      <selection activeCell="H29" sqref="H29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3.6640625" customWidth="1"/>
     <col min="2" max="2" width="19.109375" customWidth="1"/>
     <col min="3" max="3" width="8.33203125" customWidth="1"/>
     <col min="4" max="4" width="17.6640625" customWidth="1"/>
     <col min="5" max="5" width="1.21875" customWidth="1"/>
     <col min="6" max="6" width="3.6640625" customWidth="1"/>
     <col min="7" max="7" width="19.21875" customWidth="1"/>
     <col min="8" max="8" width="8.6640625" customWidth="1"/>
     <col min="9" max="9" width="17.6640625" customWidth="1"/>
     <col min="257" max="257" width="3.6640625" customWidth="1"/>
     <col min="258" max="258" width="17.6640625" customWidth="1"/>
     <col min="259" max="259" width="8.21875" customWidth="1"/>
     <col min="260" max="260" width="19.6640625" customWidth="1"/>
     <col min="261" max="261" width="2.21875" customWidth="1"/>
     <col min="262" max="262" width="3.6640625" customWidth="1"/>
     <col min="263" max="263" width="17.6640625" customWidth="1"/>
     <col min="264" max="264" width="7.6640625" customWidth="1"/>
     <col min="265" max="265" width="19.6640625" customWidth="1"/>
     <col min="513" max="513" width="3.6640625" customWidth="1"/>
     <col min="514" max="514" width="17.6640625" customWidth="1"/>
     <col min="515" max="515" width="8.21875" customWidth="1"/>
@@ -2440,608 +2446,613 @@
         <v>3</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="22"/>
       <c r="F2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="3" spans="1:11" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:11" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5"/>
       <c r="B3" s="11" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>37</v>
       </c>
       <c r="D3" s="6"/>
-      <c r="E3" s="24"/>
+      <c r="E3" s="23"/>
       <c r="F3" s="5"/>
       <c r="G3" s="20" t="s">
-        <v>150</v>
+        <v>78</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>149</v>
+        <v>57</v>
       </c>
       <c r="I3" s="15"/>
     </row>
-    <row r="4" spans="1:11" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:11" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>39</v>
       </c>
       <c r="D4" s="8"/>
-      <c r="E4" s="24"/>
+      <c r="E4" s="23"/>
       <c r="F4" s="5"/>
       <c r="G4" s="11" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>58</v>
+        <v>154</v>
       </c>
       <c r="I4" s="15"/>
       <c r="K4" s="2"/>
     </row>
-    <row r="5" spans="1:11" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:11" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5"/>
       <c r="B5" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="6"/>
-      <c r="E5" s="24"/>
+      <c r="E5" s="23"/>
       <c r="F5" s="5"/>
       <c r="G5" s="11" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="I5" s="15"/>
     </row>
-    <row r="6" spans="1:11" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:11" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="5"/>
       <c r="B6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="6"/>
-      <c r="E6" s="24"/>
+      <c r="E6" s="23"/>
       <c r="F6" s="5"/>
       <c r="G6" s="11" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I6" s="15"/>
     </row>
-    <row r="7" spans="1:11" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:11" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="5"/>
-      <c r="B7" s="20" t="s">
-        <v>111</v>
+      <c r="B7" s="11" t="s">
+        <v>152</v>
       </c>
       <c r="C7" s="13" t="s">
-        <v>112</v>
+        <v>153</v>
       </c>
       <c r="D7" s="6"/>
-      <c r="E7" s="24"/>
+      <c r="E7" s="23"/>
       <c r="F7" s="5"/>
       <c r="G7" s="11" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="I7" s="15"/>
     </row>
-    <row r="8" spans="1:11" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:11" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5"/>
-      <c r="B8" s="11" t="s">
-        <v>43</v>
+      <c r="B8" s="20" t="s">
+        <v>111</v>
       </c>
       <c r="C8" s="13" t="s">
-        <v>45</v>
+        <v>112</v>
       </c>
       <c r="D8" s="6"/>
-      <c r="E8" s="24"/>
+      <c r="E8" s="23"/>
       <c r="F8" s="5"/>
       <c r="G8" s="11" t="s">
-        <v>113</v>
+        <v>145</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="I8" s="15"/>
     </row>
-    <row r="9" spans="1:11" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:11" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5"/>
       <c r="B9" s="11" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C9" s="13" t="s">
-        <v>4</v>
+        <v>45</v>
       </c>
       <c r="D9" s="6"/>
-      <c r="E9" s="24"/>
+      <c r="E9" s="23"/>
       <c r="F9" s="5"/>
       <c r="G9" s="11" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="I9" s="15"/>
     </row>
-    <row r="10" spans="1:11" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:11" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5"/>
       <c r="B10" s="11" t="s">
-        <v>5</v>
+        <v>44</v>
       </c>
       <c r="C10" s="13" t="s">
-        <v>46</v>
+        <v>4</v>
       </c>
       <c r="D10" s="6"/>
-      <c r="E10" s="24"/>
+      <c r="E10" s="23"/>
       <c r="F10" s="5"/>
       <c r="G10" s="11" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="I10" s="15"/>
     </row>
-    <row r="11" spans="1:11" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:11" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5"/>
       <c r="B11" s="11" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C11" s="13" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="D11" s="6"/>
-      <c r="E11" s="24"/>
+      <c r="E11" s="23"/>
       <c r="F11" s="5"/>
       <c r="G11" s="11" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="I11" s="15"/>
     </row>
-    <row r="12" spans="1:11" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:11" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5"/>
       <c r="B12" s="11" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C12" s="13" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="D12" s="6"/>
-      <c r="E12" s="24"/>
+      <c r="E12" s="23"/>
       <c r="F12" s="5"/>
       <c r="G12" s="11" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="I12" s="15"/>
     </row>
-    <row r="13" spans="1:11" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:11" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="5"/>
       <c r="B13" s="11" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C13" s="13" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="D13" s="6"/>
-      <c r="E13" s="24"/>
+      <c r="E13" s="23"/>
       <c r="F13" s="5"/>
       <c r="G13" s="11" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-    <row r="14" spans="1:11" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+        <v>25</v>
+      </c>
+      <c r="I13" s="15"/>
+    </row>
+    <row r="14" spans="1:11" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="5"/>
-      <c r="B14" s="20" t="s">
-        <v>42</v>
+      <c r="B14" s="11" t="s">
+        <v>9</v>
       </c>
       <c r="C14" s="13" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D14" s="6"/>
-      <c r="E14" s="24"/>
+      <c r="E14" s="23"/>
       <c r="F14" s="5"/>
       <c r="G14" s="11" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-    <row r="15" spans="1:11" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+        <v>65</v>
+      </c>
+      <c r="I14" s="16"/>
+    </row>
+    <row r="15" spans="1:11" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="5"/>
       <c r="B15" s="20" t="s">
-        <v>143</v>
+        <v>42</v>
       </c>
       <c r="C15" s="13" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="D15" s="6"/>
-      <c r="E15" s="24"/>
+      <c r="E15" s="23"/>
       <c r="F15" s="5"/>
       <c r="G15" s="11" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="I15" s="17"/>
     </row>
-    <row r="16" spans="1:11" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:11" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="5"/>
       <c r="B16" s="20" t="s">
         <v>143</v>
       </c>
       <c r="C16" s="13" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D16" s="6"/>
-      <c r="E16" s="24"/>
+      <c r="E16" s="23"/>
       <c r="F16" s="5"/>
       <c r="G16" s="11" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I16" s="17"/>
     </row>
-    <row r="17" spans="1:9" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="5"/>
       <c r="B17" s="20" t="s">
-        <v>51</v>
+        <v>143</v>
       </c>
       <c r="C17" s="13" t="s">
-        <v>110</v>
+        <v>49</v>
       </c>
       <c r="D17" s="6"/>
-      <c r="E17" s="24"/>
+      <c r="E17" s="23"/>
       <c r="F17" s="5"/>
       <c r="G17" s="11" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-    <row r="18" spans="1:9" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+        <v>67</v>
+      </c>
+      <c r="I17" s="17"/>
+    </row>
+    <row r="18" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="5"/>
       <c r="B18" s="20" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C18" s="13" t="s">
-        <v>50</v>
+        <v>110</v>
       </c>
       <c r="D18" s="6"/>
-      <c r="E18" s="24"/>
+      <c r="E18" s="23"/>
       <c r="F18" s="5"/>
       <c r="G18" s="11" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I18" s="18"/>
     </row>
-    <row r="19" spans="1:9" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="5"/>
       <c r="B19" s="20" t="s">
-        <v>144</v>
+        <v>52</v>
       </c>
       <c r="C19" s="13" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="D19" s="6"/>
-      <c r="E19" s="24"/>
+      <c r="E19" s="23"/>
       <c r="F19" s="5"/>
       <c r="G19" s="11" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I19" s="18"/>
     </row>
-    <row r="20" spans="1:9" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="5"/>
-      <c r="B20" s="11" t="s">
-        <v>74</v>
+      <c r="B20" s="20" t="s">
+        <v>144</v>
       </c>
       <c r="C20" s="13" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D20" s="6"/>
-      <c r="E20" s="24"/>
+      <c r="E20" s="23"/>
       <c r="F20" s="5"/>
       <c r="G20" s="11" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I20" s="18"/>
     </row>
-    <row r="21" spans="1:9" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="5"/>
       <c r="B21" s="11" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D21" s="6"/>
-      <c r="E21" s="24"/>
+      <c r="E21" s="23"/>
       <c r="F21" s="5"/>
       <c r="G21" s="11" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I21" s="18"/>
     </row>
-    <row r="22" spans="1:9" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="5"/>
       <c r="B22" s="11" t="s">
         <v>74</v>
       </c>
-      <c r="C22" s="14" t="s">
-        <v>20</v>
+      <c r="C22" s="13" t="s">
+        <v>19</v>
       </c>
       <c r="D22" s="6"/>
-      <c r="E22" s="24"/>
+      <c r="E22" s="23"/>
       <c r="F22" s="5"/>
       <c r="G22" s="11" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="I22" s="18"/>
     </row>
-    <row r="23" spans="1:9" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="5"/>
       <c r="B23" s="11" t="s">
         <v>74</v>
       </c>
-      <c r="C23" s="13" t="s">
-        <v>53</v>
+      <c r="C23" s="14" t="s">
+        <v>20</v>
       </c>
       <c r="D23" s="6"/>
-      <c r="E23" s="24"/>
+      <c r="E23" s="23"/>
       <c r="F23" s="5"/>
       <c r="G23" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I23" s="18"/>
+    </row>
+    <row r="24" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="5"/>
+      <c r="B24" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="C24" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="D24" s="6"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="11" t="s">
         <v>128</v>
       </c>
-      <c r="H23" s="13" t="s">
+      <c r="H24" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="I23" s="18"/>
-[...19 lines deleted...]
-    <row r="25" spans="1:9" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I24" s="18"/>
+    </row>
+    <row r="25" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="5"/>
       <c r="B25" s="20" t="s">
-        <v>151</v>
+        <v>75</v>
       </c>
       <c r="C25" s="13" t="s">
-        <v>152</v>
+        <v>54</v>
       </c>
       <c r="D25" s="19"/>
       <c r="F25" s="19"/>
       <c r="G25" s="11" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I25" s="19"/>
     </row>
-    <row r="26" spans="1:9" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="5"/>
       <c r="B26" s="20" t="s">
-        <v>79</v>
+        <v>149</v>
       </c>
       <c r="C26" s="13" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="D26" s="19"/>
       <c r="F26" s="19"/>
       <c r="G26" s="11" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I26" s="19"/>
     </row>
-    <row r="27" spans="1:9" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="5"/>
       <c r="B27" s="20" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C27" s="13" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="D27" s="19"/>
       <c r="F27" s="19"/>
       <c r="G27" s="11" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>29</v>
+        <v>73</v>
       </c>
       <c r="I27" s="19"/>
     </row>
-    <row r="28" spans="1:9" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="5"/>
       <c r="B28" s="20" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C28" s="13" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D28" s="19"/>
       <c r="F28" s="19"/>
       <c r="G28" s="11" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>134</v>
+        <v>29</v>
       </c>
       <c r="I28" s="19"/>
     </row>
-    <row r="29" spans="1:9" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="5"/>
       <c r="B29" s="20" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C29" s="13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D29" s="19"/>
       <c r="F29" s="19"/>
-      <c r="G29" s="19"/>
-      <c r="H29" s="19"/>
+      <c r="G29" s="11" t="s">
+        <v>133</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>134</v>
+      </c>
       <c r="I29" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="E2:E23"/>
+    <mergeCell ref="E2:E24"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
-  <conditionalFormatting sqref="C3:C22">
+  <conditionalFormatting sqref="C3:C23">
     <cfRule type="duplicateValues" dxfId="71" priority="2184"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C8">
+  <conditionalFormatting sqref="C9">
     <cfRule type="duplicateValues" dxfId="70" priority="105"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C9">
+  <conditionalFormatting sqref="C10">
     <cfRule type="duplicateValues" dxfId="69" priority="106"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H3:H28 C22:C29">
-[...6 lines deleted...]
-    <cfRule type="duplicateValues" dxfId="62" priority="22"/>
+  <conditionalFormatting sqref="C23:C29 H3:H29">
+    <cfRule type="duplicateValues" dxfId="68" priority="2217"/>
+    <cfRule type="duplicateValues" dxfId="67" priority="2218"/>
+    <cfRule type="duplicateValues" dxfId="66" priority="2219"/>
+    <cfRule type="duplicateValues" dxfId="65" priority="2220"/>
+    <cfRule type="duplicateValues" dxfId="64" priority="2221"/>
+    <cfRule type="duplicateValues" dxfId="63" priority="2222"/>
+    <cfRule type="duplicateValues" dxfId="62" priority="2223"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H3:H28 C23:C29">
-[...14 lines deleted...]
-    <cfRule type="duplicateValues" dxfId="47" priority="2199"/>
+  <conditionalFormatting sqref="C24:C29 H3:H29">
+    <cfRule type="duplicateValues" dxfId="61" priority="2231"/>
+    <cfRule type="duplicateValues" dxfId="60" priority="2232"/>
+    <cfRule type="duplicateValues" dxfId="59" priority="2233"/>
+    <cfRule type="duplicateValues" dxfId="58" priority="2234"/>
+    <cfRule type="duplicateValues" dxfId="57" priority="2235"/>
+    <cfRule type="duplicateValues" dxfId="56" priority="2236"/>
+    <cfRule type="duplicateValues" dxfId="55" priority="2237"/>
+    <cfRule type="duplicateValues" dxfId="54" priority="2238"/>
+    <cfRule type="duplicateValues" dxfId="53" priority="2239"/>
+    <cfRule type="duplicateValues" dxfId="52" priority="2240"/>
+    <cfRule type="duplicateValues" dxfId="51" priority="2241"/>
+    <cfRule type="duplicateValues" dxfId="50" priority="2242"/>
+    <cfRule type="duplicateValues" dxfId="49" priority="2243"/>
+    <cfRule type="duplicateValues" dxfId="48" priority="2244"/>
+    <cfRule type="duplicateValues" dxfId="47" priority="2245"/>
   </conditionalFormatting>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="0"/>
   </sheetPr>
   <dimension ref="A1:K25"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A15" zoomScale="75" zoomScaleNormal="80" zoomScalePageLayoutView="75" workbookViewId="0">
+    <sheetView view="pageLayout" zoomScale="75" zoomScaleNormal="80" zoomScalePageLayoutView="75" workbookViewId="0">
       <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3.6640625" customWidth="1"/>
     <col min="2" max="2" width="18.33203125" customWidth="1"/>
     <col min="3" max="3" width="8.33203125" customWidth="1"/>
     <col min="4" max="4" width="18.109375" customWidth="1"/>
     <col min="5" max="5" width="1.21875" customWidth="1"/>
     <col min="6" max="6" width="3.6640625" customWidth="1"/>
     <col min="7" max="7" width="17.6640625" customWidth="1"/>
     <col min="8" max="8" width="8.6640625" customWidth="1"/>
     <col min="9" max="9" width="18.33203125" customWidth="1"/>
     <col min="257" max="257" width="3.6640625" customWidth="1"/>
     <col min="258" max="258" width="17.6640625" customWidth="1"/>
     <col min="259" max="259" width="8.21875" customWidth="1"/>
     <col min="260" max="260" width="19.6640625" customWidth="1"/>
     <col min="261" max="261" width="2.21875" customWidth="1"/>
     <col min="262" max="262" width="3.6640625" customWidth="1"/>
     <col min="263" max="263" width="17.6640625" customWidth="1"/>
     <col min="264" max="264" width="7.6640625" customWidth="1"/>
     <col min="265" max="265" width="19.6640625" customWidth="1"/>
     <col min="513" max="513" width="3.6640625" customWidth="1"/>
     <col min="514" max="514" width="17.6640625" customWidth="1"/>
@@ -3630,375 +3641,375 @@
         <v>2</v>
       </c>
       <c r="E2" s="22"/>
       <c r="F2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5"/>
       <c r="B3" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>135</v>
       </c>
       <c r="D3" s="6"/>
-      <c r="E3" s="23"/>
+      <c r="E3" s="24"/>
       <c r="F3" s="5"/>
       <c r="G3" s="11" t="s">
         <v>80</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:11" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>136</v>
       </c>
       <c r="D4" s="6"/>
-      <c r="E4" s="23"/>
+      <c r="E4" s="24"/>
       <c r="F4" s="5"/>
       <c r="G4" s="11" t="s">
         <v>107</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:11" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5"/>
       <c r="B5" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="8"/>
-      <c r="E5" s="23"/>
+      <c r="E5" s="24"/>
       <c r="F5" s="5"/>
       <c r="G5" s="11" t="s">
         <v>107</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>140</v>
       </c>
       <c r="I5" s="7"/>
       <c r="K5" s="2"/>
     </row>
     <row r="6" spans="1:11" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="5"/>
       <c r="B6" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>81</v>
       </c>
       <c r="D6" s="6"/>
-      <c r="E6" s="23"/>
+      <c r="E6" s="24"/>
       <c r="F6" s="5"/>
       <c r="G6" s="11" t="s">
         <v>107</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>141</v>
       </c>
       <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:11" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="5"/>
       <c r="B7" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6"/>
-      <c r="E7" s="23"/>
+      <c r="E7" s="24"/>
       <c r="F7" s="5"/>
       <c r="G7" s="11" t="s">
         <v>107</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>142</v>
       </c>
       <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:11" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5"/>
       <c r="B8" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="6"/>
-      <c r="E8" s="23"/>
+      <c r="E8" s="24"/>
       <c r="F8" s="5"/>
       <c r="G8" s="11" t="s">
         <v>107</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:11" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5"/>
       <c r="B9" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>82</v>
       </c>
       <c r="D9" s="6"/>
-      <c r="E9" s="23"/>
+      <c r="E9" s="24"/>
       <c r="F9" s="5"/>
       <c r="G9" s="11" t="s">
         <v>107</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:11" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5"/>
       <c r="B10" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>137</v>
       </c>
       <c r="D10" s="6"/>
-      <c r="E10" s="23"/>
+      <c r="E10" s="24"/>
       <c r="F10" s="5"/>
       <c r="G10" s="11" t="s">
         <v>107</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:11" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5"/>
       <c r="B11" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>83</v>
       </c>
       <c r="D11" s="6"/>
-      <c r="E11" s="23"/>
+      <c r="E11" s="24"/>
       <c r="F11" s="5"/>
       <c r="G11" s="11" t="s">
         <v>107</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:11" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5"/>
       <c r="B12" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>84</v>
       </c>
       <c r="D12" s="6"/>
-      <c r="E12" s="23"/>
+      <c r="E12" s="24"/>
       <c r="F12" s="5"/>
       <c r="G12" s="11" t="s">
         <v>107</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I12" s="9"/>
     </row>
     <row r="13" spans="1:11" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="5"/>
       <c r="B13" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="D13" s="6"/>
-      <c r="E13" s="23"/>
+      <c r="E13" s="24"/>
       <c r="F13" s="5"/>
       <c r="G13" s="11" t="s">
         <v>107</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I13" s="10"/>
     </row>
     <row r="14" spans="1:11" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="5"/>
       <c r="B14" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="6"/>
-      <c r="E14" s="23"/>
+      <c r="E14" s="24"/>
       <c r="F14" s="5"/>
       <c r="G14" s="11" t="s">
         <v>107</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I14" s="10"/>
     </row>
     <row r="15" spans="1:11" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="5"/>
       <c r="B15" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>86</v>
       </c>
       <c r="D15" s="6"/>
-      <c r="E15" s="23"/>
+      <c r="E15" s="24"/>
       <c r="F15" s="5"/>
       <c r="G15" s="11" t="s">
         <v>107</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I15" s="10"/>
     </row>
     <row r="16" spans="1:11" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="5"/>
       <c r="B16" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>87</v>
       </c>
       <c r="D16" s="6"/>
-      <c r="E16" s="23"/>
+      <c r="E16" s="24"/>
       <c r="F16" s="5"/>
       <c r="G16" s="11" t="s">
         <v>107</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>11</v>
       </c>
       <c r="I16" s="6"/>
     </row>
     <row r="17" spans="1:9" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="5"/>
       <c r="B17" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>14</v>
       </c>
       <c r="D17" s="6"/>
-      <c r="E17" s="23"/>
+      <c r="E17" s="24"/>
       <c r="F17" s="5"/>
       <c r="G17" s="11" t="s">
         <v>107</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I17" s="6"/>
     </row>
     <row r="18" spans="1:9" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="5"/>
       <c r="B18" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>88</v>
       </c>
       <c r="D18" s="6"/>
-      <c r="E18" s="23"/>
+      <c r="E18" s="24"/>
       <c r="F18" s="5"/>
       <c r="G18" s="11" t="s">
         <v>107</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="I18" s="6"/>
     </row>
     <row r="19" spans="1:9" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="5"/>
       <c r="B19" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>89</v>
       </c>
       <c r="D19" s="6"/>
-      <c r="E19" s="23"/>
+      <c r="E19" s="24"/>
       <c r="F19" s="5"/>
       <c r="G19" s="11" t="s">
         <v>107</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I19" s="6"/>
     </row>
     <row r="20" spans="1:9" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="5"/>
       <c r="B20" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>90</v>
       </c>
       <c r="D20" s="10"/>
-      <c r="E20" s="24"/>
+      <c r="E20" s="23"/>
       <c r="F20" s="5"/>
       <c r="G20" s="11" t="s">
         <v>107</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>104</v>
       </c>
       <c r="I20" s="6"/>
     </row>
     <row r="21" spans="1:9" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="5"/>
       <c r="B21" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>91</v>
       </c>
       <c r="D21" s="19"/>
       <c r="F21" s="19"/>
       <c r="G21" s="11" t="s">
         <v>107</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>102</v>
       </c>
@@ -4063,111 +4074,111 @@
       <c r="B25" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>92</v>
       </c>
       <c r="D25" s="19"/>
       <c r="F25" s="19"/>
       <c r="G25" s="11"/>
       <c r="H25" s="13"/>
       <c r="I25" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="E2:E20"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <conditionalFormatting sqref="C3:C24">
     <cfRule type="duplicateValues" dxfId="46" priority="2208"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C6">
     <cfRule type="duplicateValues" dxfId="45" priority="60"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C7">
-    <cfRule type="duplicateValues" dxfId="44" priority="61"/>
-    <cfRule type="duplicateValues" dxfId="43" priority="88"/>
+    <cfRule type="duplicateValues" dxfId="44" priority="88"/>
+    <cfRule type="duplicateValues" dxfId="43" priority="61"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C8">
     <cfRule type="duplicateValues" dxfId="42" priority="89"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C13:C15">
-    <cfRule type="duplicateValues" dxfId="41" priority="26"/>
-[...1 lines deleted...]
-    <cfRule type="duplicateValues" dxfId="39" priority="28"/>
+    <cfRule type="duplicateValues" dxfId="41" priority="32"/>
+    <cfRule type="duplicateValues" dxfId="40" priority="31"/>
+    <cfRule type="duplicateValues" dxfId="39" priority="30"/>
     <cfRule type="duplicateValues" dxfId="38" priority="29"/>
-    <cfRule type="duplicateValues" dxfId="37" priority="30"/>
-[...2 lines deleted...]
-    <cfRule type="duplicateValues" dxfId="34" priority="33"/>
+    <cfRule type="duplicateValues" dxfId="37" priority="28"/>
+    <cfRule type="duplicateValues" dxfId="36" priority="27"/>
+    <cfRule type="duplicateValues" dxfId="35" priority="26"/>
+    <cfRule type="duplicateValues" dxfId="34" priority="35"/>
     <cfRule type="duplicateValues" dxfId="33" priority="34"/>
-    <cfRule type="duplicateValues" dxfId="32" priority="35"/>
+    <cfRule type="duplicateValues" dxfId="32" priority="33"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C15:C24">
     <cfRule type="duplicateValues" dxfId="31" priority="2209"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C19:C24">
-    <cfRule type="duplicateValues" dxfId="30" priority="2210"/>
-    <cfRule type="duplicateValues" dxfId="29" priority="2211"/>
+    <cfRule type="duplicateValues" dxfId="30" priority="2211"/>
+    <cfRule type="duplicateValues" dxfId="29" priority="2210"/>
     <cfRule type="duplicateValues" dxfId="28" priority="2212"/>
     <cfRule type="duplicateValues" dxfId="27" priority="2213"/>
     <cfRule type="duplicateValues" dxfId="26" priority="2214"/>
     <cfRule type="duplicateValues" dxfId="25" priority="2215"/>
   </conditionalFormatting>
+  <conditionalFormatting sqref="C25">
+    <cfRule type="duplicateValues" dxfId="24" priority="8"/>
+    <cfRule type="duplicateValues" dxfId="23" priority="6"/>
+    <cfRule type="duplicateValues" dxfId="22" priority="1"/>
+    <cfRule type="duplicateValues" dxfId="21" priority="2"/>
+    <cfRule type="duplicateValues" dxfId="20" priority="3"/>
+    <cfRule type="duplicateValues" dxfId="19" priority="4"/>
+    <cfRule type="duplicateValues" dxfId="18" priority="5"/>
+    <cfRule type="duplicateValues" dxfId="17" priority="7"/>
+  </conditionalFormatting>
   <conditionalFormatting sqref="H3">
-    <cfRule type="duplicateValues" dxfId="24" priority="9"/>
-[...6 lines deleted...]
-    <cfRule type="duplicateValues" dxfId="17" priority="16"/>
+    <cfRule type="duplicateValues" dxfId="16" priority="16"/>
+    <cfRule type="duplicateValues" dxfId="15" priority="15"/>
+    <cfRule type="duplicateValues" dxfId="14" priority="14"/>
+    <cfRule type="duplicateValues" dxfId="13" priority="13"/>
+    <cfRule type="duplicateValues" dxfId="12" priority="12"/>
+    <cfRule type="duplicateValues" dxfId="11" priority="11"/>
+    <cfRule type="duplicateValues" dxfId="10" priority="10"/>
+    <cfRule type="duplicateValues" dxfId="9" priority="9"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="H3:H4">
-    <cfRule type="duplicateValues" dxfId="16" priority="17"/>
-[...6 lines deleted...]
-    <cfRule type="duplicateValues" dxfId="9" priority="24"/>
+    <cfRule type="duplicateValues" dxfId="8" priority="17"/>
+    <cfRule type="duplicateValues" dxfId="7" priority="23"/>
+    <cfRule type="duplicateValues" dxfId="6" priority="22"/>
+    <cfRule type="duplicateValues" dxfId="5" priority="19"/>
+    <cfRule type="duplicateValues" dxfId="4" priority="21"/>
+    <cfRule type="duplicateValues" dxfId="3" priority="20"/>
+    <cfRule type="duplicateValues" dxfId="2" priority="24"/>
+    <cfRule type="duplicateValues" dxfId="1" priority="18"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="H4:H25">
-    <cfRule type="duplicateValues" dxfId="8" priority="2216"/>
-[...9 lines deleted...]
-    <cfRule type="duplicateValues" dxfId="0" priority="8"/>
+    <cfRule type="duplicateValues" dxfId="0" priority="2216"/>
   </conditionalFormatting>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>