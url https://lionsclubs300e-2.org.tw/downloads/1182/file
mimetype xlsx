--- v0 (2026-08-27)
+++ v1 (2026-10-30)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\F碟\姿琄-data\【簽到簿】\第三十二屆簽到\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2125A28B-5CB6-42EB-A1F0-3FDB87921B6B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{006B31C6-2719-4F41-B8A8-7EDA796FA6B5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="26-27會長1" sheetId="6" r:id="rId1"/>
     <sheet name="26-27會長2" sheetId="57" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'26-27會長1'!$A$1:$I$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'26-27會長2'!$A$1:$I$15</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="121">
   <si>
     <t>職     稱</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>姓  名</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>簽     到</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>序</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>屏東芙蓉會
 會長</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>屏東鳳凰會
 會長</t>
     <phoneticPr fontId="1" type="noConversion"/>
@@ -493,50 +493,59 @@
 美濃會
 會長</t>
   </si>
   <si>
     <t>鳳山仁愛會
 會長</t>
   </si>
   <si>
     <t>高鳳會
 會長</t>
   </si>
   <si>
     <t>鳳儀會
 會長</t>
   </si>
   <si>
     <t>嶸馨會
 會長</t>
   </si>
   <si>
     <t>歐陽麗華</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>楊武強</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>屏東視界會
+會長</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>黃秀娟</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
@@ -2362,51 +2371,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="0"/>
   </sheetPr>
   <dimension ref="A1:K19"/>
   <sheetViews>
-    <sheetView tabSelected="1" showWhiteSpace="0" view="pageLayout" topLeftCell="A8" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="80" workbookViewId="0">
+    <sheetView showWhiteSpace="0" view="pageLayout" topLeftCell="A16" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="80" workbookViewId="0">
       <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3.6640625" customWidth="1"/>
     <col min="2" max="2" width="18.33203125" customWidth="1"/>
     <col min="3" max="3" width="8.33203125" customWidth="1"/>
     <col min="4" max="4" width="17.6640625" customWidth="1"/>
     <col min="5" max="5" width="1.21875" customWidth="1"/>
     <col min="6" max="6" width="3.6640625" customWidth="1"/>
     <col min="7" max="7" width="17.6640625" customWidth="1"/>
     <col min="8" max="8" width="8.6640625" customWidth="1"/>
     <col min="9" max="9" width="18.44140625" customWidth="1"/>
     <col min="257" max="257" width="3.6640625" customWidth="1"/>
     <col min="258" max="258" width="17.6640625" customWidth="1"/>
     <col min="259" max="259" width="8.21875" customWidth="1"/>
     <col min="260" max="260" width="19.6640625" customWidth="1"/>
     <col min="261" max="261" width="2.21875" customWidth="1"/>
     <col min="262" max="262" width="3.6640625" customWidth="1"/>
     <col min="263" max="263" width="17.6640625" customWidth="1"/>
     <col min="264" max="264" width="7.6640625" customWidth="1"/>
     <col min="265" max="265" width="19.6640625" customWidth="1"/>
     <col min="513" max="513" width="3.6640625" customWidth="1"/>
     <col min="514" max="514" width="17.6640625" customWidth="1"/>
@@ -3427,51 +3436,51 @@
   </conditionalFormatting>
   <conditionalFormatting sqref="H16">
     <cfRule type="duplicateValues" dxfId="75" priority="16"/>
     <cfRule type="duplicateValues" dxfId="74" priority="15"/>
     <cfRule type="duplicateValues" dxfId="73" priority="20"/>
     <cfRule type="duplicateValues" dxfId="72" priority="14"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="H17">
     <cfRule type="duplicateValues" dxfId="71" priority="7"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="H17:H19">
     <cfRule type="duplicateValues" dxfId="70" priority="19"/>
   </conditionalFormatting>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="0"/>
   </sheetPr>
   <dimension ref="A1:K15"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="A3" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="80" workbookViewId="0">
+    <sheetView tabSelected="1" view="pageLayout" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="80" workbookViewId="0">
       <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3.6640625" customWidth="1"/>
     <col min="2" max="2" width="18.33203125" customWidth="1"/>
     <col min="3" max="3" width="8.33203125" customWidth="1"/>
     <col min="4" max="4" width="17.88671875" customWidth="1"/>
     <col min="5" max="5" width="1.21875" customWidth="1"/>
     <col min="6" max="6" width="3.6640625" customWidth="1"/>
     <col min="7" max="7" width="17.6640625" customWidth="1"/>
     <col min="8" max="8" width="8.6640625" customWidth="1"/>
     <col min="9" max="9" width="18.5546875" customWidth="1"/>
     <col min="257" max="257" width="3.6640625" customWidth="1"/>
     <col min="258" max="258" width="17.6640625" customWidth="1"/>
     <col min="259" max="259" width="8.21875" customWidth="1"/>
     <col min="260" max="260" width="19.6640625" customWidth="1"/>
     <col min="261" max="261" width="2.21875" customWidth="1"/>
     <col min="262" max="262" width="3.6640625" customWidth="1"/>
     <col min="263" max="263" width="17.6640625" customWidth="1"/>
     <col min="264" max="264" width="7.6640625" customWidth="1"/>
     <col min="265" max="265" width="19.6640625" customWidth="1"/>
     <col min="513" max="513" width="3.6640625" customWidth="1"/>
     <col min="514" max="514" width="17.6640625" customWidth="1"/>
@@ -4082,242 +4091,246 @@
         <v>86</v>
       </c>
       <c r="D3" s="8"/>
       <c r="E3" s="20"/>
       <c r="F3" s="7"/>
       <c r="G3" s="15" t="s">
         <v>46</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>98</v>
       </c>
       <c r="I3" s="9"/>
     </row>
     <row r="4" spans="1:11" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="7"/>
       <c r="B4" s="14" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D4" s="10"/>
       <c r="E4" s="20"/>
       <c r="F4" s="7"/>
       <c r="G4" s="15" t="s">
-        <v>47</v>
+        <v>119</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="I4" s="9"/>
       <c r="K4" s="2"/>
     </row>
     <row r="5" spans="1:11" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="7"/>
       <c r="B5" s="14" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>88</v>
       </c>
       <c r="D5" s="8"/>
       <c r="E5" s="20"/>
       <c r="F5" s="7"/>
       <c r="G5" s="15" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="I5" s="9"/>
     </row>
     <row r="6" spans="1:11" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="7"/>
       <c r="B6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>89</v>
       </c>
       <c r="D6" s="8"/>
       <c r="E6" s="20"/>
       <c r="F6" s="7"/>
       <c r="G6" s="15" t="s">
-        <v>6</v>
+        <v>48</v>
       </c>
       <c r="H6" s="3" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="I6" s="9"/>
     </row>
     <row r="7" spans="1:11" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="7"/>
       <c r="B7" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>90</v>
       </c>
       <c r="D7" s="8"/>
       <c r="E7" s="20"/>
       <c r="F7" s="7"/>
-      <c r="G7" s="14" t="s">
-        <v>49</v>
+      <c r="G7" s="15" t="s">
+        <v>6</v>
       </c>
       <c r="H7" s="3" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="I7" s="9"/>
     </row>
     <row r="8" spans="1:11" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="7"/>
       <c r="B8" s="14" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>91</v>
       </c>
       <c r="D8" s="8"/>
       <c r="E8" s="20"/>
       <c r="F8" s="7"/>
-      <c r="G8" s="17" t="s">
-        <v>50</v>
+      <c r="G8" s="14" t="s">
+        <v>49</v>
       </c>
       <c r="H8" s="3" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="I8" s="9"/>
     </row>
     <row r="9" spans="1:11" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="7"/>
       <c r="B9" s="14" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>92</v>
       </c>
       <c r="D9" s="8"/>
       <c r="E9" s="20"/>
       <c r="F9" s="7"/>
-      <c r="G9" s="14" t="s">
-        <v>51</v>
+      <c r="G9" s="17" t="s">
+        <v>50</v>
       </c>
       <c r="H9" s="3" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="I9" s="9"/>
     </row>
     <row r="10" spans="1:11" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="7"/>
       <c r="B10" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>93</v>
       </c>
       <c r="D10" s="8"/>
       <c r="E10" s="20"/>
       <c r="F10" s="7"/>
-      <c r="G10" s="15" t="s">
-        <v>52</v>
+      <c r="G10" s="14" t="s">
+        <v>51</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="I10" s="9"/>
     </row>
     <row r="11" spans="1:11" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="7"/>
       <c r="B11" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>94</v>
       </c>
       <c r="D11" s="8"/>
       <c r="E11" s="20"/>
       <c r="F11" s="7"/>
       <c r="G11" s="15" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="I11" s="11"/>
     </row>
     <row r="12" spans="1:11" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="7"/>
       <c r="B12" s="14" t="s">
         <v>43</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>95</v>
       </c>
       <c r="D12" s="8"/>
       <c r="E12" s="20"/>
       <c r="F12" s="7"/>
       <c r="G12" s="15" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="I12" s="12"/>
     </row>
     <row r="13" spans="1:11" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="7"/>
       <c r="B13" s="14" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>96</v>
       </c>
       <c r="D13" s="8"/>
       <c r="E13" s="20"/>
       <c r="F13" s="7"/>
       <c r="G13" s="15" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="I13" s="8"/>
     </row>
     <row r="14" spans="1:11" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="7"/>
       <c r="B14" s="14" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="8"/>
       <c r="E14" s="20"/>
       <c r="F14" s="7"/>
-      <c r="G14" s="15"/>
-      <c r="H14" s="3"/>
+      <c r="G14" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>107</v>
+      </c>
       <c r="I14" s="8"/>
     </row>
     <row r="15" spans="1:11" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="7"/>
       <c r="B15" s="14" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>97</v>
       </c>
       <c r="D15" s="8"/>
       <c r="E15" s="20"/>
       <c r="F15" s="7"/>
       <c r="G15" s="15"/>
       <c r="H15" s="3"/>
       <c r="I15" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="E2:E15"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <conditionalFormatting sqref="C3">
     <cfRule type="duplicateValues" dxfId="69" priority="1"/>
@@ -4370,57 +4383,57 @@
     <cfRule type="duplicateValues" dxfId="42" priority="35"/>
     <cfRule type="duplicateValues" dxfId="41" priority="36"/>
     <cfRule type="duplicateValues" dxfId="40" priority="38"/>
     <cfRule type="duplicateValues" dxfId="39" priority="39"/>
     <cfRule type="duplicateValues" dxfId="38" priority="40"/>
     <cfRule type="duplicateValues" dxfId="37" priority="41"/>
     <cfRule type="duplicateValues" dxfId="36" priority="42"/>
     <cfRule type="duplicateValues" dxfId="35" priority="43"/>
     <cfRule type="duplicateValues" dxfId="34" priority="37"/>
     <cfRule type="duplicateValues" dxfId="33" priority="11"/>
     <cfRule type="duplicateValues" dxfId="32" priority="13"/>
     <cfRule type="duplicateValues" dxfId="31" priority="17"/>
     <cfRule type="duplicateValues" dxfId="30" priority="18"/>
     <cfRule type="duplicateValues" dxfId="29" priority="19"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="H3">
     <cfRule type="duplicateValues" dxfId="28" priority="68"/>
     <cfRule type="duplicateValues" dxfId="27" priority="88"/>
     <cfRule type="duplicateValues" dxfId="26" priority="93"/>
     <cfRule type="duplicateValues" dxfId="25" priority="97"/>
     <cfRule type="duplicateValues" dxfId="24" priority="102"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="H3:H14">
     <cfRule type="duplicateValues" dxfId="23" priority="2136"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H4">
+  <conditionalFormatting sqref="H4:H5">
     <cfRule type="duplicateValues" dxfId="22" priority="103"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H10:H11">
+  <conditionalFormatting sqref="H10:H12">
     <cfRule type="duplicateValues" dxfId="21" priority="59"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H11:H12">
+  <conditionalFormatting sqref="H11:H13">
     <cfRule type="duplicateValues" dxfId="20" priority="60"/>
     <cfRule type="duplicateValues" dxfId="19" priority="61"/>
     <cfRule type="duplicateValues" dxfId="18" priority="65"/>
     <cfRule type="duplicateValues" dxfId="17" priority="85"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="H12:H14">
     <cfRule type="duplicateValues" dxfId="16" priority="56"/>
     <cfRule type="duplicateValues" dxfId="15" priority="57"/>
     <cfRule type="duplicateValues" dxfId="14" priority="58"/>
     <cfRule type="duplicateValues" dxfId="13" priority="66"/>
     <cfRule type="duplicateValues" dxfId="12" priority="67"/>
     <cfRule type="duplicateValues" dxfId="11" priority="86"/>
     <cfRule type="duplicateValues" dxfId="10" priority="87"/>
     <cfRule type="duplicateValues" dxfId="9" priority="92"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="H15">
     <cfRule type="duplicateValues" dxfId="8" priority="29"/>
     <cfRule type="duplicateValues" dxfId="7" priority="28"/>
     <cfRule type="duplicateValues" dxfId="6" priority="27"/>
     <cfRule type="duplicateValues" dxfId="5" priority="26"/>
     <cfRule type="duplicateValues" dxfId="4" priority="34"/>
     <cfRule type="duplicateValues" dxfId="3" priority="33"/>
     <cfRule type="duplicateValues" dxfId="2" priority="32"/>
     <cfRule type="duplicateValues" dxfId="1" priority="31"/>
     <cfRule type="duplicateValues" dxfId="0" priority="30"/>