--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -2,1482 +2,1919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="55F67F6A" w14:textId="0773D802" w:rsidR="00A92FD6" w:rsidRPr="00157AF9" w:rsidRDefault="00745DC1" w:rsidP="00434B98">
+    <w:p w14:paraId="55F67F6A" w14:textId="0773D802" w:rsidR="00A92FD6" w:rsidRPr="00481F40" w:rsidRDefault="00745DC1" w:rsidP="00434B98">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00157AF9">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>國際獅子會</w:t>
       </w:r>
-      <w:r w:rsidR="00D354C4">
+      <w:r w:rsidR="00D354C4" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>300E</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC7751">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00D354C4">
+      <w:r w:rsidR="00D354C4" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC7751">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>區</w:t>
       </w:r>
-      <w:r w:rsidR="002E5766" w:rsidRPr="00157AF9">
+      <w:r w:rsidR="002E5766" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidR="00D354C4">
+      <w:r w:rsidR="00D354C4" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00911C12">
+      <w:r w:rsidR="00911C12" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00D354C4">
+      <w:r w:rsidR="00D354C4" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="00911C12">
+      <w:r w:rsidR="00911C12" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="002E5766" w:rsidRPr="00157AF9">
+      <w:r w:rsidR="002E5766" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>年度</w:t>
       </w:r>
-      <w:r w:rsidRPr="00157AF9">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>總監公式訪問</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C82DC6C" w14:textId="77777777" w:rsidR="00136B97" w:rsidRDefault="00745DC1" w:rsidP="00434B98">
+    <w:p w14:paraId="6C82DC6C" w14:textId="77777777" w:rsidR="00136B97" w:rsidRPr="00481F40" w:rsidRDefault="00745DC1" w:rsidP="00434B98">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00157AF9">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
-      <w:r w:rsidRPr="00157AF9">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>強化各分會會務運作研討會</w:t>
       </w:r>
-      <w:r w:rsidRPr="00157AF9">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
-      <w:r w:rsidR="002E5766" w:rsidRPr="00157AF9">
+      <w:r w:rsidR="002E5766" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>(會前會)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00157AF9">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734F100B" w14:textId="77777777" w:rsidR="005F3A6F" w:rsidRPr="00157AF9" w:rsidRDefault="005F3A6F" w:rsidP="007730C1">
+    <w:p w14:paraId="734F100B" w14:textId="77777777" w:rsidR="005F3A6F" w:rsidRPr="00481F40" w:rsidRDefault="005F3A6F" w:rsidP="007730C1">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B277D18" w14:textId="2DF2AFEC" w:rsidR="00B32E0F" w:rsidRPr="00DD0BB5" w:rsidRDefault="00B32E0F" w:rsidP="00D537E0">
+    <w:p w14:paraId="3B277D18" w14:textId="2DF2AFEC" w:rsidR="00B32E0F" w:rsidRPr="00481F40" w:rsidRDefault="00B32E0F" w:rsidP="008500C0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="420" w:lineRule="exact"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>主持人(</w:t>
       </w:r>
-      <w:r w:rsidR="00911C12" w:rsidRPr="00DD0BB5">
+      <w:r w:rsidR="00911C12" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>葉金淑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>總監)致詞：說明會前會之意義及目的</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F6C860" w14:textId="66D6C287" w:rsidR="00745DC1" w:rsidRPr="00DD0BB5" w:rsidRDefault="00745DC1" w:rsidP="00D537E0">
+    <w:p w14:paraId="74F6C860" w14:textId="66D6C287" w:rsidR="00745DC1" w:rsidRPr="00481F40" w:rsidRDefault="00745DC1" w:rsidP="008500C0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="420" w:lineRule="exact"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(專)分區主席致詞</w:t>
       </w:r>
-      <w:r w:rsidR="00B32E0F" w:rsidRPr="00DD0BB5">
+      <w:r w:rsidR="00B32E0F" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A71EFBB" w14:textId="6B2ED0B0" w:rsidR="00B32E0F" w:rsidRPr="00DD0BB5" w:rsidRDefault="00B32E0F" w:rsidP="00D537E0">
+    <w:p w14:paraId="3A71EFBB" w14:textId="6B2ED0B0" w:rsidR="00B32E0F" w:rsidRPr="00481F40" w:rsidRDefault="00B32E0F" w:rsidP="008500C0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="420" w:lineRule="exact"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>秘書長(</w:t>
       </w:r>
-      <w:r w:rsidR="00911C12" w:rsidRPr="00DD0BB5">
+      <w:r w:rsidR="00911C12" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>黃慶如</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>獅友)</w:t>
       </w:r>
-      <w:r w:rsidR="00FD262A" w:rsidRPr="00DD0BB5">
+      <w:r w:rsidR="00FD262A" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>重大社會服務工作報告</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1549C25A" w14:textId="77777777" w:rsidR="00A54A88" w:rsidRPr="00DD0BB5" w:rsidRDefault="00B717A6" w:rsidP="00D537E0">
+    <w:p w14:paraId="1549C25A" w14:textId="77777777" w:rsidR="00A54A88" w:rsidRPr="00481F40" w:rsidRDefault="00B717A6" w:rsidP="008500C0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="420" w:lineRule="exact"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:rightChars="-60" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>籌募重大社會服務基金：每單位</w:t>
       </w:r>
-      <w:r w:rsidR="00B32E0F" w:rsidRPr="00DD0BB5">
+      <w:r w:rsidR="00B32E0F" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>新台幣</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>二萬元</w:t>
       </w:r>
-      <w:r w:rsidR="00B32E0F" w:rsidRPr="00DD0BB5">
+      <w:r w:rsidR="00B32E0F" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>共</w:t>
       </w:r>
-      <w:r w:rsidR="00D83E25" w:rsidRPr="00DD0BB5">
+      <w:r w:rsidR="00D83E25" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>418</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>單位</w:t>
       </w:r>
-      <w:r w:rsidR="00B32E0F" w:rsidRPr="00DD0BB5">
+      <w:r w:rsidR="00B32E0F" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>以上：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="133ED300" w14:textId="4C19A4BF" w:rsidR="00590D1E" w:rsidRPr="00DD0BB5" w:rsidRDefault="00434B98" w:rsidP="00D537E0">
+    <w:p w14:paraId="133ED300" w14:textId="4C19A4BF" w:rsidR="00590D1E" w:rsidRPr="00481F40" w:rsidRDefault="00434B98" w:rsidP="008500C0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:line="420" w:lineRule="exact"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1080" w:rightChars="-60" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>敘獎部分：</w:t>
       </w:r>
-      <w:r w:rsidR="00590D1E" w:rsidRPr="00DD0BB5">
+      <w:r w:rsidR="00590D1E" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>贊助總監區社服基金每單位(20,000)元，贊助者分會給予1,200</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1451CEE6" w14:textId="028C0493" w:rsidR="00590D1E" w:rsidRPr="00DD0BB5" w:rsidRDefault="00590D1E" w:rsidP="00D537E0">
+    <w:p w14:paraId="1451CEE6" w14:textId="028C0493" w:rsidR="00590D1E" w:rsidRPr="00481F40" w:rsidRDefault="00590D1E" w:rsidP="008500C0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:line="420" w:lineRule="exact"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:rightChars="-60" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">    分，並依比例累計，每累計10單位再加2,500分。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B94DF83" w14:textId="77777777" w:rsidR="006D4E76" w:rsidRPr="00DD0BB5" w:rsidRDefault="006D4E76" w:rsidP="00D537E0">
+    <w:p w14:paraId="3B94DF83" w14:textId="77777777" w:rsidR="006D4E76" w:rsidRPr="00481F40" w:rsidRDefault="006D4E76" w:rsidP="008500C0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:line="420" w:lineRule="exact"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1080" w:rightChars="-60" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>社會服務基金，辦理下列事項：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE834DD" w14:textId="5CAB0389" w:rsidR="007E6898" w:rsidRPr="00DD0BB5" w:rsidRDefault="00805AE5" w:rsidP="00D537E0">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="1AE834DD" w14:textId="5CAB0389" w:rsidR="007E6898" w:rsidRPr="00481F40" w:rsidRDefault="00805AE5" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r w:rsidR="007E6898" w:rsidRPr="00DD0BB5">
+      <w:r w:rsidR="007E6898" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(1)推動離島視力照護計畫，合計877萬元(含國際基金專案補助)。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5940B6A9" w14:textId="516A8BB0" w:rsidR="007E6898" w:rsidRPr="00DD0BB5" w:rsidRDefault="007E6898" w:rsidP="00D537E0">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="5940B6A9" w14:textId="516A8BB0" w:rsidR="007E6898" w:rsidRPr="00481F40" w:rsidRDefault="007E6898" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">        (2)協助澎湖地區提升緊急救護計畫，合計100萬元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22AC49F6" w14:textId="20F3CBEE" w:rsidR="007E6898" w:rsidRPr="00DD0BB5" w:rsidRDefault="007E6898" w:rsidP="00D537E0">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="22AC49F6" w14:textId="20F3CBEE" w:rsidR="007E6898" w:rsidRPr="00481F40" w:rsidRDefault="007E6898" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">        (3)捐贈澎湖老人之家銀髮照護設備，合計100萬元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="469E30AB" w14:textId="13F42B9C" w:rsidR="007E6898" w:rsidRPr="00DD0BB5" w:rsidRDefault="007E6898" w:rsidP="00D537E0">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="469E30AB" w14:textId="13F42B9C" w:rsidR="007E6898" w:rsidRPr="00481F40" w:rsidRDefault="007E6898" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">        (4)捐贈屏東枋寮長照福祉車，合計129萬元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DBDE2D8" w14:textId="4B8377A3" w:rsidR="007E6898" w:rsidRPr="00DD0BB5" w:rsidRDefault="007E6898" w:rsidP="00D537E0">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="3DBDE2D8" w14:textId="4B8377A3" w:rsidR="007E6898" w:rsidRPr="00481F40" w:rsidRDefault="007E6898" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">        (5)捐贈威鯨海上救難協會，合計120萬元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B44053" w14:textId="53391F1B" w:rsidR="007E6898" w:rsidRPr="00DD0BB5" w:rsidRDefault="007E6898" w:rsidP="00D537E0">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="38B44053" w14:textId="53391F1B" w:rsidR="007E6898" w:rsidRPr="00481F40" w:rsidRDefault="007E6898" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">        (6)捐贈培育幼苗獎助學金共60單位(每位2萬元)，合計120萬元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4AD4D8" w14:textId="3D865253" w:rsidR="00805AE5" w:rsidRPr="00DD0BB5" w:rsidRDefault="007E6898" w:rsidP="00D537E0">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="2B4AD4D8" w14:textId="3D865253" w:rsidR="00805AE5" w:rsidRPr="00481F40" w:rsidRDefault="007E6898" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">        (7)捐贈第四大隊搜救設備，合計100萬元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6F3AFA" w14:textId="44054E5C" w:rsidR="00C82E36" w:rsidRPr="00DD0BB5" w:rsidRDefault="00C82E36" w:rsidP="00D537E0">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="5C6F3AFA" w14:textId="44054E5C" w:rsidR="00C82E36" w:rsidRPr="00481F40" w:rsidRDefault="00C82E36" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">        (8)捐贈品德教育，預計60萬元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E4B7FF" w14:textId="55287D34" w:rsidR="00C012D3" w:rsidRPr="00DD0BB5" w:rsidRDefault="00805AE5" w:rsidP="00D537E0">
-[...1 lines deleted...]
-        <w:spacing w:line="420" w:lineRule="exact"/>
+    <w:p w14:paraId="1DB1D0DF" w14:textId="015CCB60" w:rsidR="00A94948" w:rsidRPr="00481F40" w:rsidRDefault="00A94948" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        (9)總監公式訪問時，自費致贈各分會壹萬元社會服務基金</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E4B7FF" w14:textId="55287D34" w:rsidR="00C012D3" w:rsidRPr="00481F40" w:rsidRDefault="00805AE5" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidR="00C012D3" w:rsidRPr="00DD0BB5">
+      <w:r w:rsidR="00C012D3" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2.會員成長人數突破2</w:t>
       </w:r>
-      <w:r w:rsidR="003B64D4" w:rsidRPr="00DD0BB5">
+      <w:r w:rsidR="003B64D4" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00345747" w:rsidRPr="00DD0BB5">
+      <w:r w:rsidR="00345747" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>200</w:t>
       </w:r>
-      <w:r w:rsidR="00C012D3" w:rsidRPr="00DD0BB5">
+      <w:r w:rsidR="00C012D3" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>人，並創立</w:t>
       </w:r>
-      <w:r w:rsidR="002741C8" w:rsidRPr="00DD0BB5">
+      <w:r w:rsidR="002741C8" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00C012D3" w:rsidRPr="00DD0BB5">
+      <w:r w:rsidR="00C012D3" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>個分會。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E172E7" w14:textId="77777777" w:rsidR="00B06A36" w:rsidRPr="00DD0BB5" w:rsidRDefault="00C012D3" w:rsidP="00D537E0">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="12E172E7" w14:textId="77777777" w:rsidR="00B06A36" w:rsidRPr="00481F40" w:rsidRDefault="00C012D3" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">        (1)設置會員發展獎：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31BC02EB" w14:textId="77777777" w:rsidR="00B06A36" w:rsidRPr="00DD0BB5" w:rsidRDefault="00B06A36" w:rsidP="00D537E0">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="31BC02EB" w14:textId="77777777" w:rsidR="00B06A36" w:rsidRPr="00481F40" w:rsidRDefault="00B06A36" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">           各</w:t>
       </w:r>
-      <w:r w:rsidR="00C012D3" w:rsidRPr="00DD0BB5">
+      <w:r w:rsidR="00C012D3" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>分會淨增10人以上</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>入會並以繳交本區會費者(頒發獎狀及獎品各乙</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792FBFE8" w14:textId="77777777" w:rsidR="00B06A36" w:rsidRPr="00DD0BB5" w:rsidRDefault="00B06A36" w:rsidP="00D537E0">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="792FBFE8" w14:textId="77777777" w:rsidR="00B06A36" w:rsidRPr="00481F40" w:rsidRDefault="00B06A36" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">           份)；每一</w:t>
       </w:r>
-      <w:r w:rsidR="00C012D3" w:rsidRPr="00DD0BB5">
+      <w:r w:rsidR="00C012D3" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>獅友</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>引薦新獅友</w:t>
       </w:r>
-      <w:r w:rsidR="00C012D3" w:rsidRPr="00DD0BB5">
+      <w:r w:rsidR="00C012D3" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>名以上入會者(頒發獎狀及獎品各乙份)</w:t>
       </w:r>
-      <w:r w:rsidR="00C012D3" w:rsidRPr="00DD0BB5">
+      <w:r w:rsidR="00C012D3" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109EB3D7" w14:textId="311D9D76" w:rsidR="00C012D3" w:rsidRPr="00DD0BB5" w:rsidRDefault="00B06A36" w:rsidP="00D537E0">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="109EB3D7" w14:textId="311D9D76" w:rsidR="00C012D3" w:rsidRPr="00481F40" w:rsidRDefault="00B06A36" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>一年內轉會或復會之本區獅友，一律不計入分會淨增名額。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6418B383" w14:textId="1BB53492" w:rsidR="00F04BF9" w:rsidRPr="00DD0BB5" w:rsidRDefault="00C012D3" w:rsidP="00D537E0">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="6418B383" w14:textId="1BB53492" w:rsidR="00F04BF9" w:rsidRPr="00481F40" w:rsidRDefault="00C012D3" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3.設置最高總監獎、總監獎</w:t>
       </w:r>
-      <w:r w:rsidR="00F04BF9" w:rsidRPr="00DD0BB5">
+      <w:r w:rsidR="00F04BF9" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2AFE91" w14:textId="617C1FC9" w:rsidR="00990ECC" w:rsidRPr="00DD0BB5" w:rsidRDefault="00990ECC" w:rsidP="00990ECC">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="357542FD" w14:textId="53BC950C" w:rsidR="00B51FF1" w:rsidRPr="00481F40" w:rsidRDefault="00585596" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:w w:val="88"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:w w:val="88"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>總監獎：各分會會長必須繳交國際基金LCIF、社會服務基金、台獅基金LCTF各一個單位。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5179F1DF" w14:textId="77777777" w:rsidR="00F06DD0" w:rsidRPr="00481F40" w:rsidRDefault="00F06DD0" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:w w:val="88"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4.葉金淑總監請各分會、專分區主席對於會務、區務、會員發展，如有任何需要</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1977B71A" w14:textId="10D53934" w:rsidR="00F06DD0" w:rsidRPr="00481F40" w:rsidRDefault="00F06DD0" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       總監與內閣行政團隊協助的，敬請踴躍提出，大家一起來商議對策。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="059CF8CC" w14:textId="77777777" w:rsidR="00DC3031" w:rsidRPr="00481F40" w:rsidRDefault="005F5A68" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     5.葉金淑總監鼓勵各分會於理監事會議上，可以針對不符合時代潮流的內規做修</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1723B923" w14:textId="59619D1D" w:rsidR="005F5A68" w:rsidRPr="00481F40" w:rsidRDefault="00DC3031" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="005F5A68" w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>改、微調，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>以利招募新會員、年輕會員及分會的永續經營。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F4C51A" w14:textId="77777777" w:rsidR="008020DB" w:rsidRPr="00481F40" w:rsidRDefault="00DC3031" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     6.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C812C0" w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>葉金淑總監</w:t>
+      </w:r>
+      <w:r w:rsidR="005C26F5" w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>今年度主推獅友守時、準時、禮節，禮節與守時推動委員會陳宜蓁</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357293DE" w14:textId="77777777" w:rsidR="008020DB" w:rsidRPr="00481F40" w:rsidRDefault="008020DB" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       主席為了感謝與鼓勵會長們的支持與配合幫忙，特別在公式訪問時致贈每位會</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28BC0C6C" w14:textId="1E0DB433" w:rsidR="00DC3031" w:rsidRPr="00481F40" w:rsidRDefault="008020DB" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       長精美紀念品一份。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A02981" w14:textId="77777777" w:rsidR="001B3F47" w:rsidRPr="00481F40" w:rsidRDefault="008020DB" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     7.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B3F47" w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>今年度授證典禮為120分鐘，聯合授證典禮為150分，中午11：59以前結束，</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABCD7D9" w14:textId="583EBE66" w:rsidR="008020DB" w:rsidRPr="00481F40" w:rsidRDefault="001B3F47" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       晚上6：59以前結束，敘獎1000分鐘。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37EF8902" w14:textId="77777777" w:rsidR="00574221" w:rsidRPr="00481F40" w:rsidRDefault="001B3F47" w:rsidP="00574221">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     8.</w:t>
+      </w:r>
+      <w:r w:rsidR="00091EC1" w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>各分會於授證典禮舉行期間，</w:t>
+      </w:r>
+      <w:r w:rsidR="00574221" w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>獅友穿戴獅子衣帽人數達100%者，敘獎1000分(男</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597FAF3C" w14:textId="3B666D0D" w:rsidR="001B3F47" w:rsidRPr="00481F40" w:rsidRDefault="00574221" w:rsidP="00574221">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       獅友獅子背心、帽各500分，</w:t>
+      </w:r>
+      <w:r w:rsidR="00F038C2" w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>純</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>女獅友</w:t>
+      </w:r>
+      <w:r w:rsidR="00F038C2" w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>穿</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>獅子背心</w:t>
+      </w:r>
+      <w:r w:rsidR="00F038C2" w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>100%者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>750分)。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7B90B9" w14:textId="77777777" w:rsidR="004758A7" w:rsidRPr="00481F40" w:rsidRDefault="00574221" w:rsidP="00574221">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     9.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C167D3" w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>各分會於授證典禮上，表揚資深獅友，敘獎1000分。</w:t>
+      </w:r>
+      <w:r w:rsidR="004758A7" w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>表揚年度出席率100%獅</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B2B944" w14:textId="0323DB00" w:rsidR="00574221" w:rsidRPr="00481F40" w:rsidRDefault="004758A7" w:rsidP="00574221">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       友，敘獎1000分。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8DF4AF" w14:textId="485CBFE9" w:rsidR="00F038C2" w:rsidRPr="00481F40" w:rsidRDefault="00A0553D" w:rsidP="00F038C2">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>四、</w:t>
+      </w:r>
+      <w:r w:rsidR="00F038C2" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>年度專案委員會李旭倍主席獎勵：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E75018E" w14:textId="77777777" w:rsidR="00990ECC" w:rsidRPr="00DD0BB5" w:rsidRDefault="00990ECC" w:rsidP="00990ECC">
-[...66 lines deleted...]
-      <w:r w:rsidR="00B34058" w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="12F0B6F8" w14:textId="394F87CF" w:rsidR="00F038C2" w:rsidRPr="00481F40" w:rsidRDefault="00F038C2" w:rsidP="00F038C2">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    (1)個人捐款1單位：贈送精美禮物一份</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A7FB6C" w14:textId="46768490" w:rsidR="00F038C2" w:rsidRPr="00481F40" w:rsidRDefault="00F038C2" w:rsidP="00F038C2">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    (2)個人捐款3單位：贈送AD法國名牌太陽眼鏡(一副價值約3,000元)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426521F8" w14:textId="11EFFEA9" w:rsidR="00F038C2" w:rsidRPr="00481F40" w:rsidRDefault="00F038C2" w:rsidP="00F038C2">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    (3)個人捐款6單位以上：贈送Gucci精品太陽眼鏡(一副價值約13,000元)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="007318E0" w14:textId="337D6BEC" w:rsidR="00F038C2" w:rsidRPr="00481F40" w:rsidRDefault="00F038C2" w:rsidP="00574221">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    (4)分會捐款累計10單位：贈送AD法國名牌太陽眼鏡一副。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22287A69" w14:textId="34F9C339" w:rsidR="00C012D3" w:rsidRPr="00481F40" w:rsidRDefault="00A0553D" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>五</w:t>
+      </w:r>
+      <w:r w:rsidR="00C012D3" w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>、財務長(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34058" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>廖智輝</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidR="00C012D3" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>獅友)報告：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38882B7E" w14:textId="77777777" w:rsidR="004343E5" w:rsidRPr="00DD0BB5" w:rsidRDefault="004343E5" w:rsidP="004343E5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="38882B7E" w14:textId="77777777" w:rsidR="004343E5" w:rsidRPr="00481F40" w:rsidRDefault="004343E5" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">    1.籌募國際基金(LCIF)目標是418單位：每單位1000美元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACA1140" w14:textId="77777777" w:rsidR="004343E5" w:rsidRPr="00DD0BB5" w:rsidRDefault="004343E5" w:rsidP="004343E5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="2ACA1140" w14:textId="77777777" w:rsidR="004343E5" w:rsidRPr="00481F40" w:rsidRDefault="004343E5" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      (1)國際基金獎：每分會繳LCIF單位數達會員人數20％以上，頒發LCIF協調長</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BED1C49" w14:textId="60AAD3C9" w:rsidR="004343E5" w:rsidRPr="00DD0BB5" w:rsidRDefault="004343E5" w:rsidP="004343E5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="6BED1C49" w14:textId="60AAD3C9" w:rsidR="004343E5" w:rsidRPr="00481F40" w:rsidRDefault="004343E5" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">         特別獎。(總監交接頒獎) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02630918" w14:textId="021890FD" w:rsidR="004343E5" w:rsidRPr="00DD0BB5" w:rsidRDefault="004343E5" w:rsidP="004343E5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="02630918" w14:textId="021890FD" w:rsidR="004343E5" w:rsidRPr="00481F40" w:rsidRDefault="004343E5" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      (2)特殊貢獻獎：捐款國際基金、台獅基金、社服基金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6098D7" w14:textId="34982930" w:rsidR="004343E5" w:rsidRPr="00DD0BB5" w:rsidRDefault="004343E5" w:rsidP="004343E5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="2C6098D7" w14:textId="34982930" w:rsidR="004343E5" w:rsidRPr="00481F40" w:rsidRDefault="004343E5" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">         捐款金額在前5名之分會。(總監交接頒獎)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3734BEFC" w14:textId="149E48C4" w:rsidR="004343E5" w:rsidRPr="00DD0BB5" w:rsidRDefault="004343E5" w:rsidP="004343E5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="3734BEFC" w14:textId="149E48C4" w:rsidR="004343E5" w:rsidRPr="00481F40" w:rsidRDefault="004343E5" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">         捐款人數比例前5名之分會。(總監交接頒獎)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA2DBDB" w14:textId="77777777" w:rsidR="004343E5" w:rsidRPr="00DD0BB5" w:rsidRDefault="004343E5" w:rsidP="004343E5">
-[...42 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="2FDAE5E2" w14:textId="77777777" w:rsidR="001F05E6" w:rsidRPr="00481F40" w:rsidRDefault="004343E5" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      (3)捐贈國際基金〈LCIF〉者每個單位給予1500分，分會每超過5</w:t>
+      </w:r>
+      <w:r w:rsidR="009F025E" w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>個單位</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>以上</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8F8E8D" w14:textId="46695C1E" w:rsidR="004343E5" w:rsidRPr="00481F40" w:rsidRDefault="001F05E6" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="004343E5" w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>者</w:t>
+      </w:r>
+      <w:r w:rsidR="009F025E" w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="004343E5" w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>總分再加1000分，現任會長捐LCIF一個單位給予2,500分。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA1EF01" w14:textId="30E69180" w:rsidR="004343E5" w:rsidRPr="00481F40" w:rsidRDefault="004343E5" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r w:rsidR="00DD0BB5">
+      <w:r w:rsidR="00DD0BB5" w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>〈繳款日超過3月31日者，則計算為下年度分數〉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B5AAC2A" w14:textId="7A64821D" w:rsidR="004343E5" w:rsidRPr="00DD0BB5" w:rsidRDefault="004343E5" w:rsidP="004343E5">
-[...13 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="3B5AAC2A" w14:textId="7A64821D" w:rsidR="004343E5" w:rsidRPr="00481F40" w:rsidRDefault="004343E5" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">    2.籌募台獅基金(LCTF) 目標是418單位，每單位新台幣5,000元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C5F6EF" w14:textId="4231F2F5" w:rsidR="004343E5" w:rsidRPr="00DD0BB5" w:rsidRDefault="004343E5" w:rsidP="004343E5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="11C5F6EF" w14:textId="4231F2F5" w:rsidR="004343E5" w:rsidRPr="00481F40" w:rsidRDefault="004343E5" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>獎勵每捐贈</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>單位，分會敍獎</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>300</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>分。每累計</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>單位再加</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1,000</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>分。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="391276E5" w14:textId="551A9233" w:rsidR="000D302E" w:rsidRPr="00DD0BB5" w:rsidRDefault="000D302E" w:rsidP="000D302E">
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="391276E5" w14:textId="551A9233" w:rsidR="000D302E" w:rsidRPr="00481F40" w:rsidRDefault="000D302E" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      (2)個人捐贈1單位：贈送專屬禮品襪子一雙。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1467F2C8" w14:textId="7767879D" w:rsidR="000D302E" w:rsidRPr="00481F40" w:rsidRDefault="000D302E" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">         個人捐贈2單位：贈送專屬禮品攜帶式記憶護頸枕。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D872624" w14:textId="4B2DE1C6" w:rsidR="004343E5" w:rsidRPr="00DD0BB5" w:rsidRDefault="000D302E" w:rsidP="00D537E0">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="2D872624" w14:textId="4B2DE1C6" w:rsidR="004343E5" w:rsidRPr="00481F40" w:rsidRDefault="000D302E" w:rsidP="008500C0">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00481F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">         個人捐贈20單位：贈送專屬禮品血壓計。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7D4AC6" w14:textId="77777777" w:rsidR="001677F8" w:rsidRPr="00DD0BB5" w:rsidRDefault="001677F8" w:rsidP="00D537E0">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="7D7D4AC6" w14:textId="7493CA96" w:rsidR="001677F8" w:rsidRPr="00EA562E" w:rsidRDefault="00EA562E" w:rsidP="00EA562E">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">六、 </w:t>
+      </w:r>
+      <w:r w:rsidR="001677F8" w:rsidRPr="00EA562E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>各分會會長報告</w:t>
       </w:r>
-      <w:r w:rsidR="00CD1E1C" w:rsidRPr="00DD0BB5">
+      <w:r w:rsidR="00CD1E1C" w:rsidRPr="00EA562E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidR="001677F8" w:rsidRPr="00EA562E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(各會2項優點，1項改進事項)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAA7D6C" w14:textId="77777777" w:rsidR="005F3BBD" w:rsidRPr="00DD0BB5" w:rsidRDefault="002E5766" w:rsidP="00D537E0">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="4AAA7D6C" w14:textId="64CFE0F7" w:rsidR="005F3BBD" w:rsidRPr="00EA562E" w:rsidRDefault="00EA562E" w:rsidP="00EA562E">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">七、 </w:t>
+      </w:r>
+      <w:r w:rsidR="002E5766" w:rsidRPr="00EA562E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>議定分會挑戰目標：由秘書長</w:t>
       </w:r>
-      <w:r w:rsidR="00EF53B5" w:rsidRPr="00DD0BB5">
+      <w:r w:rsidR="00EF53B5" w:rsidRPr="00EA562E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>主持</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0BB5">
+      <w:r w:rsidR="002E5766" w:rsidRPr="00EA562E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>與會長研訂</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099A7CDE" w14:textId="77777777" w:rsidR="00D917FB" w:rsidRPr="00DD0BB5" w:rsidRDefault="00D917FB" w:rsidP="00D537E0">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="099A7CDE" w14:textId="15F642F8" w:rsidR="00D917FB" w:rsidRPr="00EA562E" w:rsidRDefault="00EA562E" w:rsidP="00EA562E">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">八、 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D917FB" w:rsidRPr="00EA562E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>臨時動議</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B501F5" w14:textId="77777777" w:rsidR="00D917FB" w:rsidRPr="00DD0BB5" w:rsidRDefault="00D917FB" w:rsidP="00D537E0">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00DD0BB5">
+    <w:p w14:paraId="06B501F5" w14:textId="2373D267" w:rsidR="00D917FB" w:rsidRPr="00EA562E" w:rsidRDefault="00EA562E" w:rsidP="00EA562E">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">九、 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D917FB" w:rsidRPr="00EA562E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>會議結束</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D917FB" w:rsidRPr="00DD0BB5" w:rsidSect="00973E61">
+    <w:sectPr w:rsidR="00D917FB" w:rsidRPr="00EA562E" w:rsidSect="00973E61">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="709" w:bottom="567" w:left="709" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59FB12AA" w14:textId="77777777" w:rsidR="00621172" w:rsidRDefault="00621172" w:rsidP="001A55A7">
+    <w:p w14:paraId="2FAB9907" w14:textId="77777777" w:rsidR="00F37593" w:rsidRDefault="00F37593" w:rsidP="001A55A7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A9053F4" w14:textId="77777777" w:rsidR="00621172" w:rsidRDefault="00621172" w:rsidP="001A55A7">
+    <w:p w14:paraId="3F3F26D9" w14:textId="77777777" w:rsidR="00F37593" w:rsidRDefault="00F37593" w:rsidP="001A55A7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
@@ -1486,58 +1923,58 @@
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="037EE084" w14:textId="77777777" w:rsidR="00621172" w:rsidRDefault="00621172" w:rsidP="001A55A7">
+    <w:p w14:paraId="4E3DC4FE" w14:textId="77777777" w:rsidR="00F37593" w:rsidRDefault="00F37593" w:rsidP="001A55A7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F63DC93" w14:textId="77777777" w:rsidR="00621172" w:rsidRDefault="00621172" w:rsidP="001A55A7">
+    <w:p w14:paraId="52FA281D" w14:textId="77777777" w:rsidR="00F37593" w:rsidRDefault="00F37593" w:rsidP="001A55A7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02BA55CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1FA8B89E"/>
     <w:lvl w:ilvl="0" w:tplc="9E083A1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -2160,379 +2597,419 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1810396689">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1021511585">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2132089635">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1849176680">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1493639938">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00745DC1"/>
     <w:rsid w:val="00001434"/>
     <w:rsid w:val="00010CC1"/>
     <w:rsid w:val="0001663C"/>
     <w:rsid w:val="00017853"/>
     <w:rsid w:val="000200B9"/>
     <w:rsid w:val="00023339"/>
     <w:rsid w:val="000243CF"/>
+    <w:rsid w:val="000311B9"/>
     <w:rsid w:val="00036207"/>
     <w:rsid w:val="00037FFE"/>
     <w:rsid w:val="000452B7"/>
     <w:rsid w:val="00052262"/>
     <w:rsid w:val="00054CBB"/>
     <w:rsid w:val="00055061"/>
     <w:rsid w:val="00056F64"/>
     <w:rsid w:val="00071B94"/>
     <w:rsid w:val="00076D89"/>
+    <w:rsid w:val="00091EC1"/>
     <w:rsid w:val="000D302E"/>
     <w:rsid w:val="000E2A8D"/>
     <w:rsid w:val="000F388F"/>
     <w:rsid w:val="000F4168"/>
     <w:rsid w:val="00114B33"/>
     <w:rsid w:val="00115D25"/>
     <w:rsid w:val="00132EC9"/>
     <w:rsid w:val="00136B97"/>
     <w:rsid w:val="00145D9D"/>
+    <w:rsid w:val="001500B0"/>
     <w:rsid w:val="00157AF9"/>
     <w:rsid w:val="001677F8"/>
     <w:rsid w:val="00174D30"/>
     <w:rsid w:val="0018141A"/>
     <w:rsid w:val="00190F6A"/>
     <w:rsid w:val="001A55A7"/>
     <w:rsid w:val="001A6656"/>
     <w:rsid w:val="001B2C0C"/>
+    <w:rsid w:val="001B3F47"/>
     <w:rsid w:val="001C2B8A"/>
     <w:rsid w:val="001D0030"/>
     <w:rsid w:val="001D5276"/>
     <w:rsid w:val="001D789A"/>
     <w:rsid w:val="001E0CE7"/>
+    <w:rsid w:val="001F05E6"/>
     <w:rsid w:val="00203481"/>
     <w:rsid w:val="0020615A"/>
     <w:rsid w:val="00210462"/>
     <w:rsid w:val="0021576C"/>
+    <w:rsid w:val="00252942"/>
     <w:rsid w:val="00255288"/>
     <w:rsid w:val="00255BBE"/>
     <w:rsid w:val="002604EB"/>
     <w:rsid w:val="002741C8"/>
     <w:rsid w:val="002A41EE"/>
     <w:rsid w:val="002B434F"/>
     <w:rsid w:val="002D5E6C"/>
     <w:rsid w:val="002E3D29"/>
     <w:rsid w:val="002E5766"/>
     <w:rsid w:val="00304D95"/>
     <w:rsid w:val="00305DB7"/>
     <w:rsid w:val="00323BAE"/>
     <w:rsid w:val="00331A70"/>
     <w:rsid w:val="00331C30"/>
     <w:rsid w:val="0034014D"/>
     <w:rsid w:val="00344BF8"/>
     <w:rsid w:val="00345747"/>
     <w:rsid w:val="003718A2"/>
     <w:rsid w:val="00372C16"/>
     <w:rsid w:val="00374AF1"/>
     <w:rsid w:val="00392FD9"/>
     <w:rsid w:val="00393258"/>
     <w:rsid w:val="003A0E7D"/>
     <w:rsid w:val="003A6A50"/>
     <w:rsid w:val="003A714A"/>
     <w:rsid w:val="003B2350"/>
     <w:rsid w:val="003B64D4"/>
     <w:rsid w:val="003D0B75"/>
     <w:rsid w:val="003F0A3B"/>
     <w:rsid w:val="003F0D9F"/>
     <w:rsid w:val="003F41BE"/>
     <w:rsid w:val="00411A42"/>
     <w:rsid w:val="00416943"/>
     <w:rsid w:val="0042215D"/>
     <w:rsid w:val="004343E5"/>
     <w:rsid w:val="00434B98"/>
     <w:rsid w:val="00452AB9"/>
+    <w:rsid w:val="004542B2"/>
     <w:rsid w:val="004603DB"/>
+    <w:rsid w:val="00464297"/>
     <w:rsid w:val="004646AC"/>
     <w:rsid w:val="00474CD4"/>
+    <w:rsid w:val="004758A7"/>
+    <w:rsid w:val="00481F40"/>
     <w:rsid w:val="00487460"/>
     <w:rsid w:val="004A136C"/>
     <w:rsid w:val="004A716E"/>
     <w:rsid w:val="004B1EC1"/>
     <w:rsid w:val="004B2B42"/>
+    <w:rsid w:val="004B778D"/>
     <w:rsid w:val="004C184C"/>
     <w:rsid w:val="004C433F"/>
     <w:rsid w:val="004D37E5"/>
     <w:rsid w:val="004F0754"/>
     <w:rsid w:val="004F2984"/>
     <w:rsid w:val="00515C49"/>
     <w:rsid w:val="005249A9"/>
     <w:rsid w:val="005342F9"/>
     <w:rsid w:val="005343AD"/>
     <w:rsid w:val="005463DD"/>
     <w:rsid w:val="00552A82"/>
     <w:rsid w:val="00552DCB"/>
     <w:rsid w:val="00571775"/>
+    <w:rsid w:val="00574221"/>
+    <w:rsid w:val="00583832"/>
+    <w:rsid w:val="00585596"/>
     <w:rsid w:val="00586F68"/>
     <w:rsid w:val="00590D1E"/>
     <w:rsid w:val="005B381A"/>
     <w:rsid w:val="005C0785"/>
+    <w:rsid w:val="005C26F5"/>
     <w:rsid w:val="005D790D"/>
+    <w:rsid w:val="005F337C"/>
     <w:rsid w:val="005F3A6F"/>
     <w:rsid w:val="005F3BBD"/>
     <w:rsid w:val="005F59C6"/>
+    <w:rsid w:val="005F5A68"/>
     <w:rsid w:val="00612F0B"/>
     <w:rsid w:val="00621172"/>
     <w:rsid w:val="00630D7B"/>
     <w:rsid w:val="00631D6F"/>
     <w:rsid w:val="00634007"/>
     <w:rsid w:val="00654BD3"/>
     <w:rsid w:val="00662C54"/>
     <w:rsid w:val="00673972"/>
     <w:rsid w:val="00676AFE"/>
     <w:rsid w:val="00681ED8"/>
     <w:rsid w:val="00682DB4"/>
     <w:rsid w:val="006974F7"/>
     <w:rsid w:val="006B03CA"/>
     <w:rsid w:val="006B1A00"/>
     <w:rsid w:val="006D4863"/>
     <w:rsid w:val="006D4E76"/>
     <w:rsid w:val="006E0497"/>
     <w:rsid w:val="006E4025"/>
     <w:rsid w:val="006F05D8"/>
+    <w:rsid w:val="006F3699"/>
     <w:rsid w:val="00717833"/>
     <w:rsid w:val="00745DC1"/>
     <w:rsid w:val="0074646C"/>
     <w:rsid w:val="00765641"/>
     <w:rsid w:val="00765C5D"/>
     <w:rsid w:val="007730C1"/>
     <w:rsid w:val="00785CE3"/>
     <w:rsid w:val="00786698"/>
     <w:rsid w:val="00786DAA"/>
     <w:rsid w:val="0079529A"/>
     <w:rsid w:val="007A6E24"/>
     <w:rsid w:val="007C37F0"/>
     <w:rsid w:val="007E2FBD"/>
     <w:rsid w:val="007E6898"/>
     <w:rsid w:val="007F0587"/>
     <w:rsid w:val="007F0D56"/>
+    <w:rsid w:val="008020DB"/>
     <w:rsid w:val="00805AE5"/>
     <w:rsid w:val="00810218"/>
     <w:rsid w:val="008145D4"/>
     <w:rsid w:val="008208F8"/>
     <w:rsid w:val="00825485"/>
     <w:rsid w:val="00835E95"/>
     <w:rsid w:val="00841844"/>
+    <w:rsid w:val="008500C0"/>
+    <w:rsid w:val="00855F32"/>
     <w:rsid w:val="00875148"/>
     <w:rsid w:val="00875346"/>
     <w:rsid w:val="00880F8F"/>
     <w:rsid w:val="00881CCC"/>
     <w:rsid w:val="008939C9"/>
     <w:rsid w:val="00895A6A"/>
     <w:rsid w:val="008A49F3"/>
     <w:rsid w:val="008B0D58"/>
     <w:rsid w:val="008B3DFD"/>
+    <w:rsid w:val="008B462F"/>
     <w:rsid w:val="008C3526"/>
     <w:rsid w:val="008C47E0"/>
     <w:rsid w:val="008C50F3"/>
     <w:rsid w:val="008E3176"/>
     <w:rsid w:val="008E7D0A"/>
     <w:rsid w:val="00907D3F"/>
     <w:rsid w:val="00911C12"/>
     <w:rsid w:val="00912442"/>
     <w:rsid w:val="009219D5"/>
     <w:rsid w:val="009313EB"/>
+    <w:rsid w:val="009347B6"/>
     <w:rsid w:val="00935A0B"/>
     <w:rsid w:val="00935DD4"/>
     <w:rsid w:val="00943779"/>
     <w:rsid w:val="00962305"/>
+    <w:rsid w:val="00962A0C"/>
     <w:rsid w:val="00973E61"/>
     <w:rsid w:val="00984C1B"/>
     <w:rsid w:val="00986ACF"/>
     <w:rsid w:val="00990ECC"/>
     <w:rsid w:val="009A6258"/>
     <w:rsid w:val="009C4FED"/>
     <w:rsid w:val="009C7BB4"/>
     <w:rsid w:val="009E53EB"/>
     <w:rsid w:val="009E5445"/>
+    <w:rsid w:val="009F025E"/>
     <w:rsid w:val="009F2794"/>
+    <w:rsid w:val="00A0553D"/>
+    <w:rsid w:val="00A24658"/>
     <w:rsid w:val="00A254BA"/>
     <w:rsid w:val="00A323DE"/>
     <w:rsid w:val="00A3660B"/>
     <w:rsid w:val="00A43E6A"/>
     <w:rsid w:val="00A54A88"/>
     <w:rsid w:val="00A73435"/>
     <w:rsid w:val="00A872A4"/>
     <w:rsid w:val="00A92FD6"/>
+    <w:rsid w:val="00A94948"/>
     <w:rsid w:val="00AC658B"/>
     <w:rsid w:val="00AF208C"/>
     <w:rsid w:val="00AF4F31"/>
+    <w:rsid w:val="00B05FEA"/>
     <w:rsid w:val="00B06A36"/>
     <w:rsid w:val="00B16261"/>
     <w:rsid w:val="00B2024C"/>
     <w:rsid w:val="00B32E0F"/>
     <w:rsid w:val="00B34058"/>
     <w:rsid w:val="00B3467A"/>
     <w:rsid w:val="00B378E5"/>
     <w:rsid w:val="00B422FD"/>
+    <w:rsid w:val="00B51FF1"/>
     <w:rsid w:val="00B558EC"/>
     <w:rsid w:val="00B620F1"/>
     <w:rsid w:val="00B717A6"/>
     <w:rsid w:val="00B8340C"/>
     <w:rsid w:val="00BA6FCF"/>
     <w:rsid w:val="00BB5A88"/>
     <w:rsid w:val="00BF699F"/>
     <w:rsid w:val="00C012D3"/>
     <w:rsid w:val="00C057E3"/>
     <w:rsid w:val="00C07756"/>
+    <w:rsid w:val="00C167D3"/>
     <w:rsid w:val="00C67E0A"/>
     <w:rsid w:val="00C77FA4"/>
     <w:rsid w:val="00C77FD0"/>
+    <w:rsid w:val="00C812C0"/>
     <w:rsid w:val="00C82E36"/>
     <w:rsid w:val="00C87161"/>
     <w:rsid w:val="00C91CAE"/>
     <w:rsid w:val="00C97986"/>
     <w:rsid w:val="00CC1176"/>
     <w:rsid w:val="00CC32CF"/>
     <w:rsid w:val="00CD1E1C"/>
     <w:rsid w:val="00CE761E"/>
     <w:rsid w:val="00D179C8"/>
     <w:rsid w:val="00D2659F"/>
     <w:rsid w:val="00D354C4"/>
     <w:rsid w:val="00D35A86"/>
     <w:rsid w:val="00D537E0"/>
     <w:rsid w:val="00D5642F"/>
     <w:rsid w:val="00D601CD"/>
     <w:rsid w:val="00D76607"/>
     <w:rsid w:val="00D83E25"/>
     <w:rsid w:val="00D917FB"/>
     <w:rsid w:val="00D968BB"/>
     <w:rsid w:val="00DB4810"/>
+    <w:rsid w:val="00DC3031"/>
     <w:rsid w:val="00DC3790"/>
     <w:rsid w:val="00DD0BB5"/>
     <w:rsid w:val="00DD6C75"/>
     <w:rsid w:val="00DD72B6"/>
     <w:rsid w:val="00E07DAD"/>
     <w:rsid w:val="00E15030"/>
     <w:rsid w:val="00E2120E"/>
     <w:rsid w:val="00E2665C"/>
     <w:rsid w:val="00E27715"/>
     <w:rsid w:val="00E30A52"/>
+    <w:rsid w:val="00E316D0"/>
     <w:rsid w:val="00E33432"/>
     <w:rsid w:val="00E350AF"/>
     <w:rsid w:val="00E404B7"/>
     <w:rsid w:val="00E56423"/>
     <w:rsid w:val="00E567DA"/>
     <w:rsid w:val="00E66AAC"/>
     <w:rsid w:val="00E775D8"/>
     <w:rsid w:val="00E83428"/>
+    <w:rsid w:val="00EA562E"/>
     <w:rsid w:val="00EB4C6E"/>
     <w:rsid w:val="00ED1182"/>
     <w:rsid w:val="00EF53B5"/>
+    <w:rsid w:val="00F038C2"/>
     <w:rsid w:val="00F04BF9"/>
+    <w:rsid w:val="00F06DD0"/>
     <w:rsid w:val="00F22709"/>
     <w:rsid w:val="00F23B7E"/>
+    <w:rsid w:val="00F25653"/>
     <w:rsid w:val="00F30D33"/>
     <w:rsid w:val="00F35D6E"/>
+    <w:rsid w:val="00F37593"/>
     <w:rsid w:val="00F729A6"/>
     <w:rsid w:val="00F769E7"/>
     <w:rsid w:val="00F97472"/>
     <w:rsid w:val="00FC1E48"/>
     <w:rsid w:val="00FC42CB"/>
     <w:rsid w:val="00FC6A65"/>
     <w:rsid w:val="00FC7751"/>
     <w:rsid w:val="00FC7D0A"/>
     <w:rsid w:val="00FD262A"/>
     <w:rsid w:val="00FD482A"/>
     <w:rsid w:val="00FF025E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7CF214F8"/>
-  <w15:docId w15:val="{E837CF0E-6EF6-4739-83D4-78619BD40E2A}"/>
+  <w15:docId w15:val="{B78DD650-C1E9-400A-9C60-AE0E96BA4DA2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3296,55 +3773,55 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>210</Words>
-  <Characters>1202</Characters>
+  <Words>300</Words>
+  <Characters>1716</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1410</CharactersWithSpaces>
+  <CharactersWithSpaces>2012</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Master</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>